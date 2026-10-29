--- v0 (2026-03-02)
+++ v1 (2026-10-29)
@@ -831,64 +831,64 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commutation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">40% × 12 × factor = 1,28,640 × 8.194</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">10,54,076</w:t>
+              <w:t xml:space="preserve">40% × 12 × factor = 1,28,640 × 8.093</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">10,41,084</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Koshoni Phimu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Deputy Secretary (GAD)</w:t>